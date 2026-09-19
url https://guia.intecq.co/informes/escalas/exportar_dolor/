--- v0 (2026-07-11)
+++ v1 (2026-09-19)
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H75"/>
+  <dimension ref="A1:H101"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Fecha</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Calificación</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Documento</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
@@ -2991,45 +2991,929 @@
         <is>
           <t>33030029</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>DALIDA ROSA BERTEL ANGEL</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>Sincelejo</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>SUCRE</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
           <t>Nuevo</t>
         </is>
       </c>
       <c r="H75" t="inlineStr"/>
+    </row>
+    <row r="76">
+      <c r="A76" s="2" t="n">
+        <v>46267</v>
+      </c>
+      <c r="B76" t="n">
+        <v>10</v>
+      </c>
+      <c r="C76" t="inlineStr">
+        <is>
+          <t>64561446</t>
+        </is>
+      </c>
+      <c r="D76" t="inlineStr">
+        <is>
+          <t>MATILDE DE  LA CRUZ BETTIN GOMEZ</t>
+        </is>
+      </c>
+      <c r="E76" t="inlineStr">
+        <is>
+          <t>Sincelejo</t>
+        </is>
+      </c>
+      <c r="F76" t="inlineStr">
+        <is>
+          <t>SUCRE</t>
+        </is>
+      </c>
+      <c r="G76" t="inlineStr">
+        <is>
+          <t>Reformulación</t>
+        </is>
+      </c>
+      <c r="H76" t="inlineStr"/>
+    </row>
+    <row r="77">
+      <c r="A77" s="2" t="n">
+        <v>46267</v>
+      </c>
+      <c r="B77" t="n">
+        <v>8</v>
+      </c>
+      <c r="C77" t="inlineStr">
+        <is>
+          <t>64561446</t>
+        </is>
+      </c>
+      <c r="D77" t="inlineStr">
+        <is>
+          <t>MATILDE DE  LA CRUZ BETTIN GOMEZ</t>
+        </is>
+      </c>
+      <c r="E77" t="inlineStr">
+        <is>
+          <t>Sincelejo</t>
+        </is>
+      </c>
+      <c r="F77" t="inlineStr">
+        <is>
+          <t>SUCRE</t>
+        </is>
+      </c>
+      <c r="G77" t="inlineStr">
+        <is>
+          <t>Reformulación</t>
+        </is>
+      </c>
+      <c r="H77" t="inlineStr"/>
+    </row>
+    <row r="78">
+      <c r="A78" s="2" t="n">
+        <v>46268</v>
+      </c>
+      <c r="B78" t="n">
+        <v>8</v>
+      </c>
+      <c r="C78" t="inlineStr">
+        <is>
+          <t>64574221</t>
+        </is>
+      </c>
+      <c r="D78" t="inlineStr">
+        <is>
+          <t>YARISOL ISABEL CASTRO CUELLO</t>
+        </is>
+      </c>
+      <c r="E78" t="inlineStr">
+        <is>
+          <t>Sincelejo</t>
+        </is>
+      </c>
+      <c r="F78" t="inlineStr">
+        <is>
+          <t>SUCRE</t>
+        </is>
+      </c>
+      <c r="G78" t="inlineStr">
+        <is>
+          <t>Nuevo</t>
+        </is>
+      </c>
+      <c r="H78" t="inlineStr"/>
+    </row>
+    <row r="79">
+      <c r="A79" s="2" t="n">
+        <v>46280</v>
+      </c>
+      <c r="B79" t="n">
+        <v>3</v>
+      </c>
+      <c r="C79" t="inlineStr">
+        <is>
+          <t>22899269</t>
+        </is>
+      </c>
+      <c r="D79" t="inlineStr">
+        <is>
+          <t>DIGNA DEL ROSARIO CORREA FERNANDEZ</t>
+        </is>
+      </c>
+      <c r="E79" t="inlineStr">
+        <is>
+          <t>Sincelejo</t>
+        </is>
+      </c>
+      <c r="F79" t="inlineStr">
+        <is>
+          <t>SUCRE</t>
+        </is>
+      </c>
+      <c r="G79" t="inlineStr">
+        <is>
+          <t>Nuevo</t>
+        </is>
+      </c>
+      <c r="H79" t="inlineStr"/>
+    </row>
+    <row r="80">
+      <c r="A80" s="2" t="n">
+        <v>46280</v>
+      </c>
+      <c r="B80" t="n">
+        <v>10</v>
+      </c>
+      <c r="C80" t="inlineStr">
+        <is>
+          <t>50959435</t>
+        </is>
+      </c>
+      <c r="D80" t="inlineStr">
+        <is>
+          <t>LUZMERIS ISABEL GUZMAN VERGARA</t>
+        </is>
+      </c>
+      <c r="E80" t="inlineStr">
+        <is>
+          <t>Sincelejo</t>
+        </is>
+      </c>
+      <c r="F80" t="inlineStr">
+        <is>
+          <t>SUCRE</t>
+        </is>
+      </c>
+      <c r="G80" t="inlineStr">
+        <is>
+          <t>Nuevo</t>
+        </is>
+      </c>
+      <c r="H80" t="inlineStr"/>
+    </row>
+    <row r="81">
+      <c r="A81" s="2" t="n">
+        <v>46280</v>
+      </c>
+      <c r="B81" t="n">
+        <v>3</v>
+      </c>
+      <c r="C81" t="inlineStr">
+        <is>
+          <t>92256404</t>
+        </is>
+      </c>
+      <c r="D81" t="inlineStr">
+        <is>
+          <t>MANUEL VICENTE BARBOZA MARTINEZ</t>
+        </is>
+      </c>
+      <c r="E81" t="inlineStr">
+        <is>
+          <t>SAMPUES</t>
+        </is>
+      </c>
+      <c r="F81" t="inlineStr">
+        <is>
+          <t>SUCRE</t>
+        </is>
+      </c>
+      <c r="G81" t="inlineStr">
+        <is>
+          <t>Reformulación</t>
+        </is>
+      </c>
+      <c r="H81" t="inlineStr"/>
+    </row>
+    <row r="82">
+      <c r="A82" s="2" t="n">
+        <v>46280</v>
+      </c>
+      <c r="B82" t="n">
+        <v>5</v>
+      </c>
+      <c r="C82" t="inlineStr">
+        <is>
+          <t>64568917</t>
+        </is>
+      </c>
+      <c r="D82" t="inlineStr">
+        <is>
+          <t>ANA DILMA LEON OVIEDO</t>
+        </is>
+      </c>
+      <c r="E82" t="inlineStr">
+        <is>
+          <t>Sincelejo</t>
+        </is>
+      </c>
+      <c r="F82" t="inlineStr">
+        <is>
+          <t>SUCRE</t>
+        </is>
+      </c>
+      <c r="G82" t="inlineStr">
+        <is>
+          <t>Nuevo</t>
+        </is>
+      </c>
+      <c r="H82" t="inlineStr"/>
+    </row>
+    <row r="83">
+      <c r="A83" s="2" t="n">
+        <v>46280</v>
+      </c>
+      <c r="B83" t="n">
+        <v>10</v>
+      </c>
+      <c r="C83" t="inlineStr">
+        <is>
+          <t>64559139</t>
+        </is>
+      </c>
+      <c r="D83" t="inlineStr">
+        <is>
+          <t>MARIELA DE JESUS YEPEZ MARTINEZ</t>
+        </is>
+      </c>
+      <c r="E83" t="inlineStr">
+        <is>
+          <t>SAMPUES</t>
+        </is>
+      </c>
+      <c r="F83" t="inlineStr">
+        <is>
+          <t>SUCRE</t>
+        </is>
+      </c>
+      <c r="G83" t="inlineStr">
+        <is>
+          <t>Nuevo</t>
+        </is>
+      </c>
+      <c r="H83" t="inlineStr"/>
+    </row>
+    <row r="84">
+      <c r="A84" s="2" t="n">
+        <v>46280</v>
+      </c>
+      <c r="B84" t="n">
+        <v>10</v>
+      </c>
+      <c r="C84" t="inlineStr">
+        <is>
+          <t>64563101</t>
+        </is>
+      </c>
+      <c r="D84" t="inlineStr">
+        <is>
+          <t>CANDELARIA CRISTINA SALCEDO TOVAR</t>
+        </is>
+      </c>
+      <c r="E84" t="inlineStr">
+        <is>
+          <t>Sincelejo</t>
+        </is>
+      </c>
+      <c r="F84" t="inlineStr">
+        <is>
+          <t>SUCRE</t>
+        </is>
+      </c>
+      <c r="G84" t="inlineStr">
+        <is>
+          <t>Nuevo</t>
+        </is>
+      </c>
+      <c r="H84" t="inlineStr"/>
+    </row>
+    <row r="85">
+      <c r="A85" s="2" t="n">
+        <v>46280</v>
+      </c>
+      <c r="B85" t="n">
+        <v>10</v>
+      </c>
+      <c r="C85" t="inlineStr">
+        <is>
+          <t>45490131</t>
+        </is>
+      </c>
+      <c r="D85" t="inlineStr">
+        <is>
+          <t>BEATRIZ DEL SOCORRO LORA FONSECA</t>
+        </is>
+      </c>
+      <c r="E85" t="inlineStr">
+        <is>
+          <t>Sincelejo</t>
+        </is>
+      </c>
+      <c r="F85" t="inlineStr">
+        <is>
+          <t>SUCRE</t>
+        </is>
+      </c>
+      <c r="G85" t="inlineStr">
+        <is>
+          <t>Reformulación</t>
+        </is>
+      </c>
+      <c r="H85" t="inlineStr"/>
+    </row>
+    <row r="86">
+      <c r="A86" s="2" t="n">
+        <v>46280</v>
+      </c>
+      <c r="B86" t="n">
+        <v>10</v>
+      </c>
+      <c r="C86" t="inlineStr">
+        <is>
+          <t>64546598</t>
+        </is>
+      </c>
+      <c r="D86" t="inlineStr">
+        <is>
+          <t>ROSENDA ISABEL MARTINEZ OSORIO</t>
+        </is>
+      </c>
+      <c r="E86" t="inlineStr">
+        <is>
+          <t>Sincelejo</t>
+        </is>
+      </c>
+      <c r="F86" t="inlineStr">
+        <is>
+          <t>SUCRE</t>
+        </is>
+      </c>
+      <c r="G86" t="inlineStr">
+        <is>
+          <t>Nuevo</t>
+        </is>
+      </c>
+      <c r="H86" t="inlineStr"/>
+    </row>
+    <row r="87">
+      <c r="A87" s="2" t="n">
+        <v>46280</v>
+      </c>
+      <c r="B87" t="n">
+        <v>9</v>
+      </c>
+      <c r="C87" t="inlineStr">
+        <is>
+          <t>64552162</t>
+        </is>
+      </c>
+      <c r="D87" t="inlineStr">
+        <is>
+          <t>ELIZABETH ISABEL MADERA ROMERO</t>
+        </is>
+      </c>
+      <c r="E87" t="inlineStr">
+        <is>
+          <t>Sincelejo</t>
+        </is>
+      </c>
+      <c r="F87" t="inlineStr">
+        <is>
+          <t>SUCRE</t>
+        </is>
+      </c>
+      <c r="G87" t="inlineStr">
+        <is>
+          <t>Nuevo</t>
+        </is>
+      </c>
+      <c r="H87" t="inlineStr"/>
+    </row>
+    <row r="88">
+      <c r="A88" s="2" t="n">
+        <v>46280</v>
+      </c>
+      <c r="B88" t="n">
+        <v>8</v>
+      </c>
+      <c r="C88" t="inlineStr">
+        <is>
+          <t>64575625</t>
+        </is>
+      </c>
+      <c r="D88" t="inlineStr">
+        <is>
+          <t>DEBORA DEL CARMEN MENDOZA MONTERROZA</t>
+        </is>
+      </c>
+      <c r="E88" t="inlineStr">
+        <is>
+          <t>Sincelejo</t>
+        </is>
+      </c>
+      <c r="F88" t="inlineStr">
+        <is>
+          <t>SUCRE</t>
+        </is>
+      </c>
+      <c r="G88" t="inlineStr">
+        <is>
+          <t>Nuevo</t>
+        </is>
+      </c>
+      <c r="H88" t="inlineStr"/>
+    </row>
+    <row r="89">
+      <c r="A89" s="2" t="n">
+        <v>46281</v>
+      </c>
+      <c r="B89" t="n">
+        <v>3</v>
+      </c>
+      <c r="C89" t="inlineStr">
+        <is>
+          <t>15655086</t>
+        </is>
+      </c>
+      <c r="D89" t="inlineStr">
+        <is>
+          <t xml:space="preserve">JORGE ELIECER ZABALETA </t>
+        </is>
+      </c>
+      <c r="E89" t="inlineStr">
+        <is>
+          <t>Sincelejo</t>
+        </is>
+      </c>
+      <c r="F89" t="inlineStr">
+        <is>
+          <t>SUCRE</t>
+        </is>
+      </c>
+      <c r="G89" t="inlineStr">
+        <is>
+          <t>Nuevo</t>
+        </is>
+      </c>
+      <c r="H89" t="inlineStr"/>
+    </row>
+    <row r="90">
+      <c r="A90" s="2" t="n">
+        <v>46281</v>
+      </c>
+      <c r="B90" t="n">
+        <v>8</v>
+      </c>
+      <c r="C90" t="inlineStr">
+        <is>
+          <t>3912988</t>
+        </is>
+      </c>
+      <c r="D90" t="inlineStr">
+        <is>
+          <t>MISAEL JOSE CARRASCAL QUIROZ</t>
+        </is>
+      </c>
+      <c r="E90" t="inlineStr">
+        <is>
+          <t>Corozal</t>
+        </is>
+      </c>
+      <c r="F90" t="inlineStr">
+        <is>
+          <t>SUCRE</t>
+        </is>
+      </c>
+      <c r="G90" t="inlineStr">
+        <is>
+          <t>Nuevo</t>
+        </is>
+      </c>
+      <c r="H90" t="inlineStr"/>
+    </row>
+    <row r="91">
+      <c r="A91" s="2" t="n">
+        <v>46281</v>
+      </c>
+      <c r="B91" t="n">
+        <v>5</v>
+      </c>
+      <c r="C91" t="inlineStr">
+        <is>
+          <t>3912988</t>
+        </is>
+      </c>
+      <c r="D91" t="inlineStr">
+        <is>
+          <t>MISAEL JOSE CARRASCAL QUIROZ</t>
+        </is>
+      </c>
+      <c r="E91" t="inlineStr">
+        <is>
+          <t>Corozal</t>
+        </is>
+      </c>
+      <c r="F91" t="inlineStr">
+        <is>
+          <t>SUCRE</t>
+        </is>
+      </c>
+      <c r="G91" t="inlineStr">
+        <is>
+          <t>Nuevo</t>
+        </is>
+      </c>
+      <c r="H91" t="inlineStr"/>
+    </row>
+    <row r="92">
+      <c r="A92" s="2" t="n">
+        <v>46281</v>
+      </c>
+      <c r="B92" t="n">
+        <v>3</v>
+      </c>
+      <c r="C92" t="inlineStr">
+        <is>
+          <t>3912988</t>
+        </is>
+      </c>
+      <c r="D92" t="inlineStr">
+        <is>
+          <t>MISAEL JOSE CARRASCAL QUIROZ</t>
+        </is>
+      </c>
+      <c r="E92" t="inlineStr">
+        <is>
+          <t>Corozal</t>
+        </is>
+      </c>
+      <c r="F92" t="inlineStr">
+        <is>
+          <t>SUCRE</t>
+        </is>
+      </c>
+      <c r="G92" t="inlineStr">
+        <is>
+          <t>Nuevo</t>
+        </is>
+      </c>
+      <c r="H92" t="inlineStr"/>
+    </row>
+    <row r="93">
+      <c r="A93" s="2" t="n">
+        <v>46281</v>
+      </c>
+      <c r="B93" t="n">
+        <v>3</v>
+      </c>
+      <c r="C93" t="inlineStr">
+        <is>
+          <t>64559757</t>
+        </is>
+      </c>
+      <c r="D93" t="inlineStr">
+        <is>
+          <t>DORALINA DEL CARMEN SIERRA GOMEZ</t>
+        </is>
+      </c>
+      <c r="E93" t="inlineStr">
+        <is>
+          <t>Sincelejo</t>
+        </is>
+      </c>
+      <c r="F93" t="inlineStr">
+        <is>
+          <t>SUCRE</t>
+        </is>
+      </c>
+      <c r="G93" t="inlineStr">
+        <is>
+          <t>Nuevo</t>
+        </is>
+      </c>
+      <c r="H93" t="inlineStr"/>
+    </row>
+    <row r="94">
+      <c r="A94" s="2" t="n">
+        <v>46281</v>
+      </c>
+      <c r="B94" t="n">
+        <v>3</v>
+      </c>
+      <c r="C94" t="inlineStr">
+        <is>
+          <t>6814308</t>
+        </is>
+      </c>
+      <c r="D94" t="inlineStr">
+        <is>
+          <t>ARGEMIRO ISABEL TAMARA ARROYO</t>
+        </is>
+      </c>
+      <c r="E94" t="inlineStr">
+        <is>
+          <t>Sincelejo</t>
+        </is>
+      </c>
+      <c r="F94" t="inlineStr">
+        <is>
+          <t>SUCRE</t>
+        </is>
+      </c>
+      <c r="G94" t="inlineStr">
+        <is>
+          <t>Nuevo</t>
+        </is>
+      </c>
+      <c r="H94" t="inlineStr"/>
+    </row>
+    <row r="95">
+      <c r="A95" s="2" t="n">
+        <v>46281</v>
+      </c>
+      <c r="B95" t="n">
+        <v>3</v>
+      </c>
+      <c r="C95" t="inlineStr">
+        <is>
+          <t>64561446</t>
+        </is>
+      </c>
+      <c r="D95" t="inlineStr">
+        <is>
+          <t>MATILDE DE  LA CRUZ BETTIN GOMEZ</t>
+        </is>
+      </c>
+      <c r="E95" t="inlineStr">
+        <is>
+          <t>Sincelejo</t>
+        </is>
+      </c>
+      <c r="F95" t="inlineStr">
+        <is>
+          <t>SUCRE</t>
+        </is>
+      </c>
+      <c r="G95" t="inlineStr">
+        <is>
+          <t>Reformulación</t>
+        </is>
+      </c>
+      <c r="H95" t="inlineStr"/>
+    </row>
+    <row r="96">
+      <c r="A96" s="2" t="n">
+        <v>46282</v>
+      </c>
+      <c r="B96" t="n">
+        <v>10</v>
+      </c>
+      <c r="C96" t="inlineStr">
+        <is>
+          <t>64563829</t>
+        </is>
+      </c>
+      <c r="D96" t="inlineStr">
+        <is>
+          <t>LUCY ELENA PADILLA LARA</t>
+        </is>
+      </c>
+      <c r="E96" t="inlineStr">
+        <is>
+          <t>Sincelejo</t>
+        </is>
+      </c>
+      <c r="F96" t="inlineStr">
+        <is>
+          <t>SUCRE</t>
+        </is>
+      </c>
+      <c r="G96" t="inlineStr">
+        <is>
+          <t>Nuevo</t>
+        </is>
+      </c>
+      <c r="H96" t="inlineStr"/>
+    </row>
+    <row r="97">
+      <c r="A97" s="2" t="n">
+        <v>46282</v>
+      </c>
+      <c r="B97" t="n">
+        <v>10</v>
+      </c>
+      <c r="C97" t="inlineStr">
+        <is>
+          <t>64573614</t>
+        </is>
+      </c>
+      <c r="D97" t="inlineStr">
+        <is>
+          <t>NELCY DEL SOCORRO DE ARCE POLO</t>
+        </is>
+      </c>
+      <c r="E97" t="inlineStr">
+        <is>
+          <t>Sincelejo</t>
+        </is>
+      </c>
+      <c r="F97" t="inlineStr">
+        <is>
+          <t>SUCRE</t>
+        </is>
+      </c>
+      <c r="G97" t="inlineStr">
+        <is>
+          <t>Nuevo</t>
+        </is>
+      </c>
+      <c r="H97" t="inlineStr"/>
+    </row>
+    <row r="98">
+      <c r="A98" s="2" t="n">
+        <v>46282</v>
+      </c>
+      <c r="B98" t="n">
+        <v>9</v>
+      </c>
+      <c r="C98" t="inlineStr">
+        <is>
+          <t>64569388</t>
+        </is>
+      </c>
+      <c r="D98" t="inlineStr">
+        <is>
+          <t>DEIDIS DEL CARMEN ALANDETA PATERNINA</t>
+        </is>
+      </c>
+      <c r="E98" t="inlineStr">
+        <is>
+          <t>Sincelejo</t>
+        </is>
+      </c>
+      <c r="F98" t="inlineStr">
+        <is>
+          <t>SUCRE</t>
+        </is>
+      </c>
+      <c r="G98" t="inlineStr">
+        <is>
+          <t>Nuevo</t>
+        </is>
+      </c>
+      <c r="H98" t="inlineStr"/>
+    </row>
+    <row r="99">
+      <c r="A99" s="2" t="n">
+        <v>46282</v>
+      </c>
+      <c r="B99" t="n">
+        <v>10</v>
+      </c>
+      <c r="C99" t="inlineStr">
+        <is>
+          <t>64543332</t>
+        </is>
+      </c>
+      <c r="D99" t="inlineStr">
+        <is>
+          <t>ROSA DE JESUS JARABA VERGARA</t>
+        </is>
+      </c>
+      <c r="E99" t="inlineStr">
+        <is>
+          <t>Sincelejo</t>
+        </is>
+      </c>
+      <c r="F99" t="inlineStr">
+        <is>
+          <t>SUCRE</t>
+        </is>
+      </c>
+      <c r="G99" t="inlineStr">
+        <is>
+          <t>Reformulación</t>
+        </is>
+      </c>
+      <c r="H99" t="inlineStr"/>
+    </row>
+    <row r="100">
+      <c r="A100" s="2" t="n">
+        <v>46283</v>
+      </c>
+      <c r="B100" t="n">
+        <v>10</v>
+      </c>
+      <c r="C100" t="inlineStr">
+        <is>
+          <t>64569433</t>
+        </is>
+      </c>
+      <c r="D100" t="inlineStr">
+        <is>
+          <t>BEATRIZ DEL CARMEN CARDONA CONTRERAS</t>
+        </is>
+      </c>
+      <c r="E100" t="inlineStr">
+        <is>
+          <t>Sincelejo</t>
+        </is>
+      </c>
+      <c r="F100" t="inlineStr">
+        <is>
+          <t>SUCRE</t>
+        </is>
+      </c>
+      <c r="G100" t="inlineStr">
+        <is>
+          <t>Nuevo</t>
+        </is>
+      </c>
+      <c r="H100" t="inlineStr"/>
+    </row>
+    <row r="101">
+      <c r="A101" s="2" t="n">
+        <v>46283</v>
+      </c>
+      <c r="B101" t="n">
+        <v>8</v>
+      </c>
+      <c r="C101" t="inlineStr">
+        <is>
+          <t>64582309</t>
+        </is>
+      </c>
+      <c r="D101" t="inlineStr">
+        <is>
+          <t>MABEL MARGOT BERTEL MARTINEZ</t>
+        </is>
+      </c>
+      <c r="E101" t="inlineStr">
+        <is>
+          <t>Sincelejo</t>
+        </is>
+      </c>
+      <c r="F101" t="inlineStr">
+        <is>
+          <t>SUCRE</t>
+        </is>
+      </c>
+      <c r="G101" t="inlineStr">
+        <is>
+          <t>Nuevo</t>
+        </is>
+      </c>
+      <c r="H101" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>