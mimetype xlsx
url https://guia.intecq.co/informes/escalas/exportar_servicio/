--- v0 (2026-07-11)
+++ v1 (2026-09-19)
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:M67"/>
+  <dimension ref="A1:M80"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Fecha</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Calificación</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Recepción</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
@@ -4024,47 +4024,694 @@
       </c>
       <c r="H67" t="inlineStr"/>
       <c r="I67" t="inlineStr">
         <is>
           <t>64477667</t>
         </is>
       </c>
       <c r="J67" t="inlineStr">
         <is>
           <t>LUZDARY MARINA SANTOS VILLADIEGO</t>
         </is>
       </c>
       <c r="K67" t="inlineStr">
         <is>
           <t>Los Palmitos</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
           <t>SUCRE</t>
         </is>
       </c>
       <c r="M67" t="inlineStr">
         <is>
           <t>Reformulación</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="2" t="n">
+        <v>46267</v>
+      </c>
+      <c r="B68" t="n">
+        <v>4</v>
+      </c>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t>Excelente</t>
+        </is>
+      </c>
+      <c r="D68" t="inlineStr">
+        <is>
+          <t>Definitivamente Sí</t>
+        </is>
+      </c>
+      <c r="E68" t="inlineStr">
+        <is>
+          <t>Regular</t>
+        </is>
+      </c>
+      <c r="F68" t="inlineStr">
+        <is>
+          <t>Buena</t>
+        </is>
+      </c>
+      <c r="G68" t="inlineStr">
+        <is>
+          <t>Queja</t>
+        </is>
+      </c>
+      <c r="H68" t="inlineStr"/>
+      <c r="I68" t="inlineStr">
+        <is>
+          <t>64561446</t>
+        </is>
+      </c>
+      <c r="J68" t="inlineStr">
+        <is>
+          <t>MATILDE DE  LA CRUZ BETTIN GOMEZ</t>
+        </is>
+      </c>
+      <c r="K68" t="inlineStr">
+        <is>
+          <t>Sincelejo</t>
+        </is>
+      </c>
+      <c r="L68" t="inlineStr">
+        <is>
+          <t>SUCRE</t>
+        </is>
+      </c>
+      <c r="M68" t="inlineStr">
+        <is>
+          <t>Reformulación</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="2" t="n">
+        <v>46280</v>
+      </c>
+      <c r="B69" t="n">
+        <v>5</v>
+      </c>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t>Excelente</t>
+        </is>
+      </c>
+      <c r="D69" t="inlineStr">
+        <is>
+          <t>Definitivamente Sí</t>
+        </is>
+      </c>
+      <c r="E69" t="inlineStr">
+        <is>
+          <t>Excelente</t>
+        </is>
+      </c>
+      <c r="F69" t="inlineStr">
+        <is>
+          <t>Muy buena</t>
+        </is>
+      </c>
+      <c r="G69" t="inlineStr">
+        <is>
+          <t>Felicitación</t>
+        </is>
+      </c>
+      <c r="H69" t="inlineStr"/>
+      <c r="I69" t="inlineStr">
+        <is>
+          <t>22899269</t>
+        </is>
+      </c>
+      <c r="J69" t="inlineStr">
+        <is>
+          <t>DIGNA DEL ROSARIO CORREA FERNANDEZ</t>
+        </is>
+      </c>
+      <c r="K69" t="inlineStr">
+        <is>
+          <t>Sincelejo</t>
+        </is>
+      </c>
+      <c r="L69" t="inlineStr">
+        <is>
+          <t>SUCRE</t>
+        </is>
+      </c>
+      <c r="M69" t="inlineStr">
+        <is>
+          <t>Nuevo</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="2" t="n">
+        <v>46280</v>
+      </c>
+      <c r="B70" t="n">
+        <v>5</v>
+      </c>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t>Excelente</t>
+        </is>
+      </c>
+      <c r="D70" t="inlineStr">
+        <is>
+          <t>Definitivamente Sí</t>
+        </is>
+      </c>
+      <c r="E70" t="inlineStr">
+        <is>
+          <t>Excelente</t>
+        </is>
+      </c>
+      <c r="F70" t="inlineStr">
+        <is>
+          <t>Muy buena</t>
+        </is>
+      </c>
+      <c r="G70" t="inlineStr">
+        <is>
+          <t>Felicitación</t>
+        </is>
+      </c>
+      <c r="H70" t="inlineStr"/>
+      <c r="I70" t="inlineStr">
+        <is>
+          <t>92256404</t>
+        </is>
+      </c>
+      <c r="J70" t="inlineStr">
+        <is>
+          <t>MANUEL VICENTE BARBOZA MARTINEZ</t>
+        </is>
+      </c>
+      <c r="K70" t="inlineStr">
+        <is>
+          <t>SAMPUES</t>
+        </is>
+      </c>
+      <c r="L70" t="inlineStr">
+        <is>
+          <t>SUCRE</t>
+        </is>
+      </c>
+      <c r="M70" t="inlineStr">
+        <is>
+          <t>Reformulación</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="2" t="n">
+        <v>46280</v>
+      </c>
+      <c r="B71" t="n">
+        <v>5</v>
+      </c>
+      <c r="C71" t="inlineStr">
+        <is>
+          <t>Excelente</t>
+        </is>
+      </c>
+      <c r="D71" t="inlineStr">
+        <is>
+          <t>Definitivamente Sí</t>
+        </is>
+      </c>
+      <c r="E71" t="inlineStr">
+        <is>
+          <t>Excelente</t>
+        </is>
+      </c>
+      <c r="F71" t="inlineStr">
+        <is>
+          <t>Muy buena</t>
+        </is>
+      </c>
+      <c r="G71" t="inlineStr"/>
+      <c r="H71" t="inlineStr"/>
+      <c r="I71" t="inlineStr">
+        <is>
+          <t>64568917</t>
+        </is>
+      </c>
+      <c r="J71" t="inlineStr">
+        <is>
+          <t>ANA DILMA LEON OVIEDO</t>
+        </is>
+      </c>
+      <c r="K71" t="inlineStr">
+        <is>
+          <t>Sincelejo</t>
+        </is>
+      </c>
+      <c r="L71" t="inlineStr">
+        <is>
+          <t>SUCRE</t>
+        </is>
+      </c>
+      <c r="M71" t="inlineStr">
+        <is>
+          <t>Nuevo</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="2" t="n">
+        <v>46281</v>
+      </c>
+      <c r="B72" t="n">
+        <v>5</v>
+      </c>
+      <c r="C72" t="inlineStr">
+        <is>
+          <t>Excelente</t>
+        </is>
+      </c>
+      <c r="D72" t="inlineStr">
+        <is>
+          <t>Definitivamente Sí</t>
+        </is>
+      </c>
+      <c r="E72" t="inlineStr">
+        <is>
+          <t>Excelente</t>
+        </is>
+      </c>
+      <c r="F72" t="inlineStr">
+        <is>
+          <t>Muy buena</t>
+        </is>
+      </c>
+      <c r="G72" t="inlineStr"/>
+      <c r="H72" t="inlineStr"/>
+      <c r="I72" t="inlineStr">
+        <is>
+          <t>15655086</t>
+        </is>
+      </c>
+      <c r="J72" t="inlineStr">
+        <is>
+          <t xml:space="preserve">JORGE ELIECER ZABALETA </t>
+        </is>
+      </c>
+      <c r="K72" t="inlineStr">
+        <is>
+          <t>Sincelejo</t>
+        </is>
+      </c>
+      <c r="L72" t="inlineStr">
+        <is>
+          <t>SUCRE</t>
+        </is>
+      </c>
+      <c r="M72" t="inlineStr">
+        <is>
+          <t>Nuevo</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="2" t="n">
+        <v>46281</v>
+      </c>
+      <c r="B73" t="n">
+        <v>5</v>
+      </c>
+      <c r="C73" t="inlineStr">
+        <is>
+          <t>Excelente</t>
+        </is>
+      </c>
+      <c r="D73" t="inlineStr">
+        <is>
+          <t>Definitivamente Sí</t>
+        </is>
+      </c>
+      <c r="E73" t="inlineStr">
+        <is>
+          <t>Excelente</t>
+        </is>
+      </c>
+      <c r="F73" t="inlineStr">
+        <is>
+          <t>Muy buena</t>
+        </is>
+      </c>
+      <c r="G73" t="inlineStr"/>
+      <c r="H73" t="inlineStr"/>
+      <c r="I73" t="inlineStr">
+        <is>
+          <t>3912988</t>
+        </is>
+      </c>
+      <c r="J73" t="inlineStr">
+        <is>
+          <t>MISAEL JOSE CARRASCAL QUIROZ</t>
+        </is>
+      </c>
+      <c r="K73" t="inlineStr">
+        <is>
+          <t>Corozal</t>
+        </is>
+      </c>
+      <c r="L73" t="inlineStr">
+        <is>
+          <t>SUCRE</t>
+        </is>
+      </c>
+      <c r="M73" t="inlineStr">
+        <is>
+          <t>Nuevo</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="2" t="n">
+        <v>46281</v>
+      </c>
+      <c r="B74" t="n">
+        <v>5</v>
+      </c>
+      <c r="C74" t="inlineStr"/>
+      <c r="D74" t="inlineStr"/>
+      <c r="E74" t="inlineStr"/>
+      <c r="F74" t="inlineStr"/>
+      <c r="G74" t="inlineStr"/>
+      <c r="H74" t="inlineStr"/>
+      <c r="I74" t="inlineStr">
+        <is>
+          <t>64559757</t>
+        </is>
+      </c>
+      <c r="J74" t="inlineStr">
+        <is>
+          <t>DORALINA DEL CARMEN SIERRA GOMEZ</t>
+        </is>
+      </c>
+      <c r="K74" t="inlineStr">
+        <is>
+          <t>Sincelejo</t>
+        </is>
+      </c>
+      <c r="L74" t="inlineStr">
+        <is>
+          <t>SUCRE</t>
+        </is>
+      </c>
+      <c r="M74" t="inlineStr">
+        <is>
+          <t>Nuevo</t>
+        </is>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="2" t="n">
+        <v>46281</v>
+      </c>
+      <c r="B75" t="n">
+        <v>5</v>
+      </c>
+      <c r="C75" t="inlineStr">
+        <is>
+          <t>Buena</t>
+        </is>
+      </c>
+      <c r="D75" t="inlineStr">
+        <is>
+          <t>Definitivamente Sí</t>
+        </is>
+      </c>
+      <c r="E75" t="inlineStr">
+        <is>
+          <t>Buena</t>
+        </is>
+      </c>
+      <c r="F75" t="inlineStr">
+        <is>
+          <t>Buena</t>
+        </is>
+      </c>
+      <c r="G75" t="inlineStr"/>
+      <c r="H75" t="inlineStr"/>
+      <c r="I75" t="inlineStr">
+        <is>
+          <t>6814308</t>
+        </is>
+      </c>
+      <c r="J75" t="inlineStr">
+        <is>
+          <t>ARGEMIRO ISABEL TAMARA ARROYO</t>
+        </is>
+      </c>
+      <c r="K75" t="inlineStr">
+        <is>
+          <t>Sincelejo</t>
+        </is>
+      </c>
+      <c r="L75" t="inlineStr">
+        <is>
+          <t>SUCRE</t>
+        </is>
+      </c>
+      <c r="M75" t="inlineStr">
+        <is>
+          <t>Nuevo</t>
+        </is>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="2" t="n">
+        <v>46281</v>
+      </c>
+      <c r="B76" t="n">
+        <v>5</v>
+      </c>
+      <c r="C76" t="inlineStr"/>
+      <c r="D76" t="inlineStr"/>
+      <c r="E76" t="inlineStr"/>
+      <c r="F76" t="inlineStr"/>
+      <c r="G76" t="inlineStr"/>
+      <c r="H76" t="inlineStr"/>
+      <c r="I76" t="inlineStr">
+        <is>
+          <t>64561446</t>
+        </is>
+      </c>
+      <c r="J76" t="inlineStr">
+        <is>
+          <t>MATILDE DE  LA CRUZ BETTIN GOMEZ</t>
+        </is>
+      </c>
+      <c r="K76" t="inlineStr">
+        <is>
+          <t>Sincelejo</t>
+        </is>
+      </c>
+      <c r="L76" t="inlineStr">
+        <is>
+          <t>SUCRE</t>
+        </is>
+      </c>
+      <c r="M76" t="inlineStr">
+        <is>
+          <t>Reformulación</t>
+        </is>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="2" t="n">
+        <v>46282</v>
+      </c>
+      <c r="B77" t="n">
+        <v>5</v>
+      </c>
+      <c r="C77" t="inlineStr">
+        <is>
+          <t>Excelente</t>
+        </is>
+      </c>
+      <c r="D77" t="inlineStr"/>
+      <c r="E77" t="inlineStr"/>
+      <c r="F77" t="inlineStr"/>
+      <c r="G77" t="inlineStr"/>
+      <c r="H77" t="inlineStr"/>
+      <c r="I77" t="inlineStr">
+        <is>
+          <t>64566236</t>
+        </is>
+      </c>
+      <c r="J77" t="inlineStr">
+        <is>
+          <t>OVEIDA ROSA PEREZ ARROYO</t>
+        </is>
+      </c>
+      <c r="K77" t="inlineStr">
+        <is>
+          <t>Sincelejo</t>
+        </is>
+      </c>
+      <c r="L77" t="inlineStr">
+        <is>
+          <t>SUCRE</t>
+        </is>
+      </c>
+      <c r="M77" t="inlineStr">
+        <is>
+          <t>Nuevo</t>
+        </is>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="2" t="n">
+        <v>46282</v>
+      </c>
+      <c r="B78" t="n">
+        <v>5</v>
+      </c>
+      <c r="C78" t="inlineStr">
+        <is>
+          <t>Excelente</t>
+        </is>
+      </c>
+      <c r="D78" t="inlineStr"/>
+      <c r="E78" t="inlineStr">
+        <is>
+          <t>Excelente</t>
+        </is>
+      </c>
+      <c r="F78" t="inlineStr"/>
+      <c r="G78" t="inlineStr"/>
+      <c r="H78" t="inlineStr"/>
+      <c r="I78" t="inlineStr">
+        <is>
+          <t>64543332</t>
+        </is>
+      </c>
+      <c r="J78" t="inlineStr">
+        <is>
+          <t>ROSA DE JESUS JARABA VERGARA</t>
+        </is>
+      </c>
+      <c r="K78" t="inlineStr">
+        <is>
+          <t>Sincelejo</t>
+        </is>
+      </c>
+      <c r="L78" t="inlineStr">
+        <is>
+          <t>SUCRE</t>
+        </is>
+      </c>
+      <c r="M78" t="inlineStr">
+        <is>
+          <t>Reformulación</t>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="2" t="n">
+        <v>46283</v>
+      </c>
+      <c r="B79" t="n">
+        <v>5</v>
+      </c>
+      <c r="C79" t="inlineStr">
+        <is>
+          <t>Excelente</t>
+        </is>
+      </c>
+      <c r="D79" t="inlineStr"/>
+      <c r="E79" t="inlineStr"/>
+      <c r="F79" t="inlineStr"/>
+      <c r="G79" t="inlineStr"/>
+      <c r="H79" t="inlineStr"/>
+      <c r="I79" t="inlineStr">
+        <is>
+          <t>64569433</t>
+        </is>
+      </c>
+      <c r="J79" t="inlineStr">
+        <is>
+          <t>BEATRIZ DEL CARMEN CARDONA CONTRERAS</t>
+        </is>
+      </c>
+      <c r="K79" t="inlineStr">
+        <is>
+          <t>Sincelejo</t>
+        </is>
+      </c>
+      <c r="L79" t="inlineStr">
+        <is>
+          <t>SUCRE</t>
+        </is>
+      </c>
+      <c r="M79" t="inlineStr">
+        <is>
+          <t>Nuevo</t>
+        </is>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="2" t="n">
+        <v>46283</v>
+      </c>
+      <c r="B80" t="n">
+        <v>5</v>
+      </c>
+      <c r="C80" t="inlineStr"/>
+      <c r="D80" t="inlineStr"/>
+      <c r="E80" t="inlineStr"/>
+      <c r="F80" t="inlineStr"/>
+      <c r="G80" t="inlineStr"/>
+      <c r="H80" t="inlineStr"/>
+      <c r="I80" t="inlineStr">
+        <is>
+          <t>64582309</t>
+        </is>
+      </c>
+      <c r="J80" t="inlineStr">
+        <is>
+          <t>MABEL MARGOT BERTEL MARTINEZ</t>
+        </is>
+      </c>
+      <c r="K80" t="inlineStr">
+        <is>
+          <t>Sincelejo</t>
+        </is>
+      </c>
+      <c r="L80" t="inlineStr">
+        <is>
+          <t>SUCRE</t>
+        </is>
+      </c>
+      <c r="M80" t="inlineStr">
+        <is>
+          <t>Nuevo</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>